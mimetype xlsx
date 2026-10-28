--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -59,51 +59,51 @@
         <is>
           <t>10.921</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total de famílias finalizadas</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Data de geração</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>12/09/2026 13:26</t>
+          <t>28/10/2026 09:44</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Grupo taxonômico</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Quantidade de táxons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -580,153 +580,153 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Município</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Quantidade de táxons</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Percentual</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Rio de Janeiro</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>4425</t>
+          <t>4424</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>11.5%</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Itatiaia</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2822</t>
+          <t>2823</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>7.4%</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Petrópolis</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2603</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>6.8%</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Teresópolis</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2558</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>6.7%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Nova Friburgo</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2332</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>6.1%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Paraty</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>1633</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>4.3%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Santa Maria Madalena</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>3.4%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Mangaratiba</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>1239</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>3.2%</t>
         </is>
       </c>
     </row>
@@ -886,51 +886,51 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Maricá</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>703</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>1.8%</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Resende</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>651</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>1.7%</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Cachoeiras de Macacu</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>609</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>1.6%</t>
         </is>
       </c>
     </row>
@@ -1362,51 +1362,51 @@
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>São Fidélis</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>0.3%</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>São Gonçalo</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>99</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>0.3%</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>São Francisco de Itabapoana</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>0.2%</t>
         </is>
       </c>
     </row>
@@ -2139,51 +2139,51 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Quantidade de táxons</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Percentual</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Parque Nacional da Serra dos Órgãos</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>1611</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>16.1%</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Parque Nacional do Itatiaia</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>1600</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>16%</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Parque Nacional da Tijuca</t>
         </is>
@@ -2219,51 +2219,51 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Área de Proteção Ambiental do Cairuçu</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>495</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Parque Estadual do Desengano</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>480</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>4.8%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Reserva Biológica Poço das Antas</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>479</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>4.8%</t>
         </is>
       </c>
     </row>
@@ -2593,51 +2593,51 @@
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Reserva Biológica Ilha do Cabo Frio</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>0.5%</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Parque Estadual dos Três Picos</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>41</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>0.4%</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Reserva Biológica de Ilha Grande</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>0.4%</t>
         </is>
       </c>
     </row>
@@ -3960,85 +3960,85 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Floresta Ombrófila Densa</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>1447</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>18.9%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Floresta Ombrófila Densa alto-montana (acima de 1.500 m.s.m.)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>374</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>4.9%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Floresta Ombrófila Densa das terras baixas (5 - 50 m.s.m.)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>414</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>5.4%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Floresta Ombrófila Densa montana (500 - 1.500 m.s.m.)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>1559</t>
+          <t>1560</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>20.4%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Floresta Ombrófila Densa submontana (50 - 500 m.s.m.)</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>1081</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>14.1%</t>
         </is>
       </c>
     </row>